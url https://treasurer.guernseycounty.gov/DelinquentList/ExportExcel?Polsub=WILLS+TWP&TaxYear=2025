--- v3 (2026-08-15)
+++ v4 (2026-10-02)
@@ -134,59 +134,50 @@
   <si>
     <t>DAILEY DUCHESS</t>
   </si>
   <si>
     <t>65574 FAIRGROUND RD</t>
   </si>
   <si>
     <t>442041</t>
   </si>
   <si>
     <t>CASSAN MARJORIE</t>
   </si>
   <si>
     <t>64140 INSTITUE RD</t>
   </si>
   <si>
     <t>442060</t>
   </si>
   <si>
     <t>BLONDHEIM PHYLLIS I</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
-    <t>442072</t>
-[...7 lines deleted...]
-  <si>
     <t>442084</t>
   </si>
   <si>
     <t>JONES N JUNE</t>
   </si>
   <si>
     <t>64006 CO HOME RD</t>
   </si>
   <si>
     <t>442087</t>
   </si>
   <si>
     <t>HENSLEY JULIE M</t>
   </si>
   <si>
     <t>63963 FRANKFORT RD</t>
   </si>
   <si>
     <t>48-0000189.000</t>
   </si>
   <si>
     <t>DUFF RYAN</t>
   </si>
   <si>
     <t xml:space="preserve">219 NORTH ST  
@@ -229,50 +220,60 @@
   </si>
   <si>
     <t>219 A BEYMER RD</t>
   </si>
   <si>
     <t>46-0000002.001</t>
   </si>
   <si>
     <t>BRUNS KELLI N &amp; COLEMAN F</t>
   </si>
   <si>
     <t>ROLLING HILLS LSD</t>
   </si>
   <si>
     <t xml:space="preserve">WINTERGREEN RD  
 </t>
   </si>
   <si>
     <t>47-0000142.000</t>
   </si>
   <si>
     <t>VANMETER AUSTIN L</t>
   </si>
   <si>
     <t xml:space="preserve">183 MAIN ST  
+LORE CITY OH 43755</t>
+  </si>
+  <si>
+    <t>47-0000150.000</t>
+  </si>
+  <si>
+    <t>WAERS LAURA &amp; SCOTT K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">173 EAST ST  
 LORE CITY OH 43755</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -300,51 +301,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F22" headerRowCount="1">
   <autoFilter ref="A1:F22"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44430&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=43959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="44.311866760253906" customWidth="1"/>
     <col min="3" max="3" width="19.422740936279297" customWidth="1"/>
     <col min="4" max="4" width="23.978450775146484" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
@@ -573,231 +574,231 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
         <v>357.82</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>59.86</v>
+        <v>4412.25</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>4412.25</v>
+        <v>3123.95</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>3123.95</v>
+        <v>4561.99</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>4861.99</v>
+        <v>37.98</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>37.98</v>
+        <v>128.77</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>128.77</v>
+        <v>1581.92</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>1581.92</v>
+        <v>1764.36</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
+      <c r="D20" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="E20" s="3">
-        <v>1764.36</v>
+        <v>31.92</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="3">
-        <v>31.92</v>
+        <v>346.75</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E22" s="3">
-        <v>346.75</v>
+        <v>919.21</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>