--- v1 (2026-02-27)
+++ v2 (2026-06-13)
@@ -5,282 +5,212 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="248">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>112506</t>
   </si>
   <si>
     <t>WATSON JEREMY</t>
   </si>
   <si>
     <t>ROLLING HILLS LSD</t>
   </si>
   <si>
     <t>58983 MARIETTA RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>38-0000034.001</t>
   </si>
   <si>
     <t>MARLIN GAS SERVICES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">7055 CLAY PIKE  
 CAMBRIDGE OH 43725</t>
   </si>
   <si>
-    <t>38-0000083.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0000090.000</t>
   </si>
   <si>
     <t>ROYAL JENNIFER DESELM</t>
   </si>
   <si>
     <t xml:space="preserve">BUFFALO MINE RD  
 SENECAVILLE OH 43780</t>
   </si>
   <si>
-    <t>38-0000098.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0000116.000</t>
   </si>
   <si>
     <t>WICKHAM CLARENCE O</t>
   </si>
   <si>
     <t xml:space="preserve">HELENA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000119.003</t>
   </si>
   <si>
     <t>HAUGHT ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">10100 BANNER RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000141.000</t>
   </si>
   <si>
     <t xml:space="preserve">56876 HELENA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000150.007</t>
   </si>
   <si>
     <t>WEBB DAVID SCOTT &amp; DENVER RAY</t>
   </si>
   <si>
     <t xml:space="preserve">8950 GLENWOOD RD  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
-    <t>38-0000172.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0000182.001</t>
   </si>
   <si>
     <t>ROGERS JAY</t>
   </si>
   <si>
     <t xml:space="preserve">BANNER RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000200.000</t>
   </si>
   <si>
     <t>HOOK HOWARD &amp; CAMP ROSE LEE</t>
   </si>
   <si>
     <t xml:space="preserve">HOOK RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000210.000</t>
   </si>
   <si>
     <t>OMAYAS ANGELA KAY &amp; TIMOTHY STEVEN TUCKOSH</t>
   </si>
   <si>
     <t xml:space="preserve">57037 NORTH STAR RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000235.001</t>
   </si>
   <si>
     <t>FULTON TRAVIS</t>
   </si>
   <si>
     <t xml:space="preserve">11968 IROQUOIS AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000244.000</t>
   </si>
   <si>
     <t>KAYS NAOMI B</t>
   </si>
   <si>
     <t xml:space="preserve">PLEASANT RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
-    <t>38-0000307.002</t>
-[...18 lines deleted...]
-  <si>
     <t>38-0000358.002</t>
   </si>
   <si>
     <t>BAKER MICHAEL E &amp; AMY</t>
   </si>
   <si>
     <t xml:space="preserve">9715 ROLLER RD  
 BYESVILLE OH 43723</t>
   </si>
   <si>
     <t>38-0000359.000</t>
   </si>
   <si>
     <t>ROBERTS C D &amp; BETTY</t>
   </si>
   <si>
     <t xml:space="preserve">THIRD ST  
 DERWENT OH 43733</t>
   </si>
   <si>
-    <t>38-0000363.000</t>
-[...18 lines deleted...]
-  <si>
     <t>38-0000379.000</t>
   </si>
   <si>
     <t>GOFF WILLIAM JR &amp; ETTA V</t>
   </si>
   <si>
     <t xml:space="preserve">56429 MARIETTA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000388.000</t>
   </si>
   <si>
     <t>WALLS REUBEN &amp; RUTH N</t>
   </si>
   <si>
     <t xml:space="preserve">CLAY PIKE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000657.000</t>
   </si>
   <si>
     <t>ADDIS MARK D &amp; FLORENCE I</t>
   </si>
@@ -334,373 +264,254 @@
   <si>
     <t>WOODS JOHN &amp; GLORIA</t>
   </si>
   <si>
     <t xml:space="preserve">11059 CLAY PIKE  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000818.000</t>
   </si>
   <si>
     <t xml:space="preserve">11055 CLAY PIKE  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000819.000</t>
   </si>
   <si>
     <t>STATE OF OHIO - FORFEITED LAND</t>
   </si>
   <si>
     <t xml:space="preserve">11150 SECOND ST  
 DERWENT OH 43733</t>
   </si>
   <si>
-    <t>38-0000841.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0000894.000</t>
   </si>
   <si>
     <t>GORDON LISA &amp; JAMES C MOORE</t>
   </si>
   <si>
     <t xml:space="preserve">MINERAL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000895.000</t>
   </si>
   <si>
     <t>MOORE JAMES C &amp; GORDON LISA</t>
   </si>
   <si>
     <t xml:space="preserve">11978 MINERAL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0000918.000</t>
-[...5 lines deleted...]
-  <si>
     <t>38-0000983.000</t>
   </si>
   <si>
     <t>CLODFELTER CINDY</t>
   </si>
   <si>
     <t xml:space="preserve">KENYON AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000984.000</t>
   </si>
   <si>
     <t>38-0000991.000</t>
   </si>
   <si>
     <t xml:space="preserve">11970 CLAY PIKE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000993.000</t>
   </si>
   <si>
     <t xml:space="preserve">11947 KENYON AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001009.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0001012.000</t>
   </si>
   <si>
     <t>LASHLEY ROBIN G</t>
   </si>
   <si>
     <t xml:space="preserve">MCKINLEY AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001013.000</t>
   </si>
   <si>
     <t xml:space="preserve">56580 AMITY ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001063.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0001065.000</t>
   </si>
   <si>
     <t>ELTRINGHAM JASON</t>
   </si>
   <si>
     <t xml:space="preserve">56465 DOVER ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001067.000</t>
-[...10 lines deleted...]
-  <si>
     <t>38-0001078.000</t>
   </si>
   <si>
     <t>38-0001089.000</t>
   </si>
   <si>
     <t>O'KARMA LAVINNA I</t>
   </si>
   <si>
     <t xml:space="preserve">BLUET ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001097.000</t>
   </si>
   <si>
     <t>TIPTON HENRY J</t>
   </si>
   <si>
     <t xml:space="preserve">56694 HOPE ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001098.000</t>
   </si>
   <si>
     <t xml:space="preserve">12210 SUNDAY ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001112.000</t>
   </si>
   <si>
     <t>VARAJON CANDY J</t>
   </si>
   <si>
     <t xml:space="preserve">SALTZBURG RD  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001113.000</t>
   </si>
   <si>
     <t xml:space="preserve">12211 SALTZBURG RD  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001114.000</t>
   </si>
   <si>
-    <t>38-0001125.000</t>
-[...44 lines deleted...]
-  <si>
     <t>38-0001139.000</t>
   </si>
   <si>
     <t>TAYLOR DAVID LEE</t>
   </si>
   <si>
     <t xml:space="preserve">12004 MINERAL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001140.000</t>
   </si>
   <si>
     <t xml:space="preserve">11965 CLAY PIKE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001196.000</t>
   </si>
   <si>
     <t>ZIEGLER TERESA S</t>
   </si>
   <si>
     <t xml:space="preserve">HOPE ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001197.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0001225.000</t>
   </si>
   <si>
     <t xml:space="preserve">11959 LAUREL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001228.000</t>
-[...5 lines deleted...]
-  <si>
     <t>38-0001246.000</t>
   </si>
   <si>
     <t>SWINGLE CHRISTOPHER M</t>
   </si>
   <si>
     <t xml:space="preserve">56579 DOVER ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001247.000</t>
   </si>
   <si>
     <t xml:space="preserve">ELLSWORTH ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001248.000</t>
   </si>
   <si>
     <t>38-0001252.000</t>
   </si>
   <si>
     <t>MORROW SHELTON</t>
   </si>
   <si>
     <t xml:space="preserve">56594 HOPE ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001260.001</t>
   </si>
   <si>
     <t>TEEL WILMER &amp; CLARA</t>
   </si>
   <si>
     <t>38-0001264.000</t>
   </si>
   <si>
     <t>NICHOLAS CHRISTINA</t>
   </si>
   <si>
     <t xml:space="preserve">11912 MINERAL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001265.000</t>
-[...5 lines deleted...]
-  <si>
     <t>38-0001283.000</t>
   </si>
   <si>
     <t>TOUVILLE CAROL</t>
   </si>
   <si>
     <t>38-0001284.000</t>
   </si>
   <si>
     <t>38-0001285.000</t>
   </si>
   <si>
     <t xml:space="preserve">56613 BLUET ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001286.000</t>
   </si>
   <si>
     <t>SWINGLE REBECCA</t>
   </si>
   <si>
     <t>38-0001287.000</t>
   </si>
   <si>
@@ -709,328 +520,202 @@
   </si>
   <si>
     <t>38-0001288.000</t>
   </si>
   <si>
     <t>38-0001311.000</t>
   </si>
   <si>
     <t>WOOD JENNA L</t>
   </si>
   <si>
     <t xml:space="preserve">12142 MCKINLEY AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001353.000</t>
   </si>
   <si>
     <t>ALEXA MIKE ET AL</t>
   </si>
   <si>
     <t xml:space="preserve">PILCK ST  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
-    <t>38-0001355.000</t>
-[...22 lines deleted...]
-  <si>
     <t>38-0001369.000</t>
-  </si>
-[...11 lines deleted...]
-PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0001428.000</t>
   </si>
   <si>
     <t>RAABE KURT F</t>
   </si>
   <si>
     <t xml:space="preserve">55655 PILCK ST  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0001429.000</t>
   </si>
   <si>
     <t>38-0001503.000</t>
   </si>
   <si>
     <t>BAKER MARY</t>
   </si>
   <si>
     <t xml:space="preserve">BLUE BELL RD  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
-    <t>38-0001507.000</t>
-[...11 lines deleted...]
-  <si>
     <t>38-0001509.000</t>
   </si>
   <si>
     <t>KOVALESKI ED</t>
   </si>
   <si>
-    <t>38-0001510.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0001513.000</t>
   </si>
   <si>
     <t>OMORROW JOHN</t>
-  </si>
-[...14 lines deleted...]
-    <t>MAILOT EUGENE M</t>
   </si>
   <si>
     <t>38-0001708.000</t>
   </si>
   <si>
     <t>LOY KENNETH</t>
   </si>
   <si>
     <t xml:space="preserve">10196 FISHEL ST  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0001787.000</t>
   </si>
   <si>
     <t>PINTARICH ROSE ET AL</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>38-0001788.000</t>
   </si>
   <si>
     <t>38-0001789.000</t>
   </si>
   <si>
     <t>38-0001790.000</t>
   </si>
   <si>
     <t>38-0001803.000</t>
   </si>
   <si>
     <t>SMITH ELLEN J</t>
   </si>
   <si>
     <t>38-0002211.000</t>
   </si>
   <si>
     <t>SHIPLEY PATRICIA D ET AL</t>
   </si>
   <si>
     <t xml:space="preserve">54688 GARVIN SCHOOL RD  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
-    <t>38-0002233.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0002282.000</t>
   </si>
   <si>
     <t>BAKER MICHAEL EUGENE &amp; AMY LYNN</t>
   </si>
   <si>
     <t xml:space="preserve">ROLLER RD  
 BYESVILLE OH 43723</t>
   </si>
   <si>
-    <t>38-0002288.000</t>
-[...32 lines deleted...]
-  <si>
     <t>38-0002619.004</t>
   </si>
   <si>
     <t>WEHLER RANDALL</t>
   </si>
   <si>
     <t>38-0002681.000</t>
   </si>
   <si>
     <t>BAKER MICHAEL &amp; AMY</t>
   </si>
   <si>
     <t xml:space="preserve">9425 ROLLER RD  
 BYESVILLE OH 43723</t>
   </si>
   <si>
     <t>38-0002682.000</t>
   </si>
   <si>
     <t xml:space="preserve">56860 HELENA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0002824.000</t>
   </si>
   <si>
     <t>381561</t>
   </si>
   <si>
     <t>TOUVELL CAROL &amp; IRA F</t>
   </si>
   <si>
     <t>56613 BLUET ST</t>
   </si>
   <si>
     <t>381635</t>
   </si>
   <si>
     <t>WILSON KENNETH R</t>
   </si>
   <si>
+    <t>56474 DOVER ST</t>
+  </si>
+  <si>
+    <t>381675</t>
+  </si>
+  <si>
+    <t>WILSON MARVIN E &amp; ALLEN J</t>
+  </si>
+  <si>
     <t>12049 NOBLE ST</t>
   </si>
   <si>
-    <t>381675</t>
-[...4 lines deleted...]
-  <si>
     <t>381717</t>
   </si>
   <si>
     <t>56580 AMITY ST</t>
   </si>
   <si>
-    <t>381719</t>
-[...7 lines deleted...]
-  <si>
     <t>381721</t>
   </si>
   <si>
     <t>STENNETT SUE</t>
   </si>
   <si>
     <t>7911 BLUE BELL</t>
   </si>
   <si>
     <t>381759</t>
   </si>
   <si>
     <t>HUPP JAMES R</t>
   </si>
   <si>
     <t>11137 CLAY PIKE</t>
   </si>
   <si>
     <t>381760</t>
   </si>
   <si>
     <t>GERDAU CHARLES F</t>
   </si>
   <si>
     <t>11033 THIRD STREET</t>
@@ -1056,72 +741,57 @@
   <si>
     <t>381803</t>
   </si>
   <si>
     <t>BALL CHARLES R JR</t>
   </si>
   <si>
     <t>7925 BLUE BELL</t>
   </si>
   <si>
     <t>381805</t>
   </si>
   <si>
     <t>10100 BANNER RD</t>
   </si>
   <si>
     <t>381808</t>
   </si>
   <si>
     <t>NEALEY TRAVIS L</t>
   </si>
   <si>
     <t>56870 RUSSELL ST</t>
   </si>
   <si>
-    <t>381830</t>
-[...4 lines deleted...]
-  <si>
     <t>381853</t>
   </si>
   <si>
     <t>WORKMAN JEFFREY</t>
   </si>
   <si>
     <t>9604 CUMBERLAND RD</t>
-  </si>
-[...7 lines deleted...]
-    <t>56474 DOVER ST</t>
   </si>
   <si>
     <t>381858</t>
   </si>
   <si>
     <t>REASONER TIMOTHY A</t>
   </si>
   <si>
     <t>11051 2ND ST</t>
   </si>
   <si>
     <t>381902</t>
   </si>
   <si>
     <t>BAKER MICHAEL E</t>
   </si>
   <si>
     <t>9425 ROLLER RD</t>
   </si>
   <si>
     <t>381903</t>
   </si>
   <si>
     <t>BAKER MICHAEL</t>
   </si>
@@ -1191,70 +861,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F147" headerRowCount="1">
-  <autoFilter ref="A1:F147"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F98" headerRowCount="1">
+  <autoFilter ref="A1:F98"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47861&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47861&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F147"/>
+  <dimension ref="A1:F98"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="47.8250732421875" customWidth="1"/>
     <col min="3" max="3" width="18.0231876373291" customWidth="1"/>
     <col min="4" max="4" width="21.920042037963867" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1298,2913 +968,1933 @@
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>189.66</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>2.8</v>
+        <v>1040.89</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>1040.89</v>
+        <v>141.96</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>834.38</v>
+        <v>933.94</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>181.96</v>
+        <v>232.01</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="3">
-        <v>933.94</v>
+        <v>4.82</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>272.01</v>
+        <v>158.14</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>4.82</v>
+        <v>1593.25</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>4618.96</v>
+        <v>45.38</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>158.14</v>
+        <v>825.39</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>1593.25</v>
+        <v>1318.23</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>1045.38</v>
+        <v>656.75</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>825.39</v>
+        <v>992.46</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>1318.23</v>
+        <v>574.34</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>769.15</v>
+        <v>274.57</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>554.06</v>
+        <v>1285.18</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>656.75</v>
+        <v>131.96</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>992.46</v>
+        <v>534</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>2.93</v>
+        <v>32.36</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E22" s="3">
-        <v>1083.93</v>
+        <v>27.76</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E23" s="3">
-        <v>1574.34</v>
+        <v>694.47</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E24" s="3">
-        <v>274.57</v>
+        <v>205.64</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E25" s="3">
-        <v>1285.18</v>
+        <v>561.04</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E26" s="3">
-        <v>131.96</v>
+        <v>6264.18</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="E27" s="3">
-        <v>534</v>
+        <v>14.04</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E28" s="3">
-        <v>32.36</v>
+        <v>868.6</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>27.76</v>
+        <v>72.21</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>694.47</v>
+        <v>73.1</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E31" s="3">
-        <v>205.64</v>
+        <v>514.76</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E32" s="3">
-        <v>561.04</v>
+        <v>194.91</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E33" s="3">
-        <v>6264.18</v>
+        <v>132.97</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E34" s="3">
-        <v>442.04</v>
+        <v>142.21</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E35" s="3">
-        <v>14.04</v>
+        <v>327.06</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="E36" s="3">
-        <v>868.6</v>
+        <v>7086.26</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E37" s="3">
-        <v>17.97</v>
+        <v>3648.58</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E38" s="3">
-        <v>72.21</v>
+        <v>424.41</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E39" s="3">
-        <v>73.1</v>
+        <v>113.96</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E40" s="3">
-        <v>514.76</v>
+        <v>4.78</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E41" s="3">
-        <v>194.91</v>
+        <v>40.02</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="E42" s="3">
-        <v>196.73</v>
+        <v>4.45</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E43" s="3">
-        <v>132.97</v>
+        <v>62.83</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E44" s="3">
-        <v>142.21</v>
+        <v>4456.18</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E45" s="3">
-        <v>1951.03</v>
+        <v>255.82</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="E46" s="3">
-        <v>327.06</v>
+        <v>84.2</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E47" s="3">
-        <v>148.69</v>
+        <v>93.15</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E48" s="3">
-        <v>242.04</v>
+        <v>72.53</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E49" s="3">
-        <v>148.69</v>
+        <v>72.53</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>75</v>
+        <v>133</v>
       </c>
       <c r="E50" s="3">
-        <v>7086.26</v>
+        <v>92.37</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="E51" s="3">
-        <v>3648.58</v>
+        <v>132.55</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E52" s="3">
-        <v>424.41</v>
+        <v>131.95</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>144</v>
+        <v>103</v>
       </c>
       <c r="E53" s="3">
-        <v>113.96</v>
+        <v>103.29</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="E54" s="3">
-        <v>4.78</v>
+        <v>103.29</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E55" s="3">
-        <v>40.02</v>
+        <v>430.92</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>147</v>
+        <v>94</v>
       </c>
       <c r="E56" s="3">
-        <v>4.45</v>
+        <v>125.08</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E57" s="3">
-        <v>286.64</v>
+        <v>873.69</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="E58" s="3">
-        <v>286.64</v>
+        <v>313.56</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="E59" s="3">
-        <v>245.84</v>
+        <v>497.92</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="E60" s="3">
-        <v>245.84</v>
+        <v>191.07</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="E61" s="3">
-        <v>245.84</v>
+        <v>1835.96</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="E62" s="3">
-        <v>245.84</v>
+        <v>640.96</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>68</v>
+        <v>157</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="E63" s="3">
-        <v>245.84</v>
+        <v>71.7</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>68</v>
+        <v>161</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="E64" s="3">
-        <v>245.84</v>
+        <v>3180.11</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="E65" s="3">
-        <v>245.84</v>
+        <v>883.58</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>68</v>
+        <v>166</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="E66" s="3">
-        <v>245.84</v>
+        <v>3083.94</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>68</v>
+        <v>168</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>123</v>
+        <v>169</v>
       </c>
       <c r="E67" s="3">
-        <v>245.84</v>
+        <v>296.55</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="E68" s="3">
-        <v>245.84</v>
+        <v>329.32</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="E69" s="3">
-        <v>245.84</v>
+        <v>147.28</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="E70" s="3">
-        <v>349.36</v>
+        <v>160.27</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E71" s="3">
-        <v>62.83</v>
+        <v>147.28</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>47</v>
+        <v>177</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E72" s="3">
-        <v>4456.18</v>
+        <v>1352.94</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="E73" s="3">
-        <v>455.82</v>
+        <v>416.64</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="E74" s="3">
-        <v>254.22</v>
+        <v>198.42</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>85.11</v>
+        <v>0.22</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>111</v>
+        <v>187</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="E76" s="3">
-        <v>84.2</v>
+        <v>446.52</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>167</v>
+        <v>18</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E77" s="3">
-        <v>331.58</v>
+        <v>181.05</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="E78" s="3">
-        <v>93.15</v>
+        <v>81.38</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="2" t="s">
-        <v>185</v>
+      <c r="D79" s="0" t="s">
+        <v>194</v>
       </c>
       <c r="E79" s="3">
-        <v>72.53</v>
+        <v>199.59</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D80" s="2" t="s">
-        <v>185</v>
+      <c r="D80" s="0" t="s">
+        <v>197</v>
       </c>
       <c r="E80" s="3">
-        <v>72.53</v>
+        <v>8977.31</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D81" s="2" t="s">
-        <v>189</v>
+      <c r="D81" s="0" t="s">
+        <v>200</v>
       </c>
       <c r="E81" s="3">
-        <v>92.37</v>
+        <v>1682.01</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>191</v>
+        <v>93</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D82" s="2" t="s">
-        <v>112</v>
+      <c r="D82" s="0" t="s">
+        <v>202</v>
       </c>
       <c r="E82" s="3">
-        <v>132.55</v>
+        <v>104.88</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D83" s="2" t="s">
-        <v>194</v>
+      <c r="D83" s="0" t="s">
+        <v>205</v>
       </c>
       <c r="E83" s="3">
-        <v>131.95</v>
+        <v>2497.61</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D84" s="2" t="s">
-        <v>196</v>
+      <c r="D84" s="0" t="s">
+        <v>208</v>
       </c>
       <c r="E84" s="3">
-        <v>2351.01</v>
+        <v>3210.39</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D85" s="2" t="s">
-        <v>139</v>
+      <c r="D85" s="0" t="s">
+        <v>211</v>
       </c>
       <c r="E85" s="3">
-        <v>103.29</v>
+        <v>88.86</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D86" s="2" t="s">
-        <v>139</v>
+      <c r="D86" s="0" t="s">
+        <v>214</v>
       </c>
       <c r="E86" s="3">
-        <v>103.29</v>
+        <v>1400.94</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D87" s="2" t="s">
-        <v>201</v>
+      <c r="D87" s="0" t="s">
+        <v>217</v>
       </c>
       <c r="E87" s="3">
-        <v>430.92</v>
+        <v>3468.76</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D88" s="2" t="s">
-        <v>123</v>
+      <c r="D88" s="0" t="s">
+        <v>220</v>
       </c>
       <c r="E88" s="3">
-        <v>125.08</v>
+        <v>6639.33</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D89" s="2" t="s">
-        <v>205</v>
+      <c r="D89" s="0" t="s">
+        <v>222</v>
       </c>
       <c r="E89" s="3">
-        <v>873.69</v>
+        <v>21.09</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D90" s="2" t="s">
-        <v>123</v>
+      <c r="D90" s="0" t="s">
+        <v>225</v>
       </c>
       <c r="E90" s="3">
-        <v>313.56</v>
+        <v>394.95</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D91" s="2" t="s">
-        <v>209</v>
+      <c r="D91" s="0" t="s">
+        <v>228</v>
       </c>
       <c r="E91" s="3">
-        <v>497.92</v>
+        <v>3670.15</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D92" s="2" t="s">
-        <v>212</v>
+      <c r="D92" s="0" t="s">
+        <v>231</v>
       </c>
       <c r="E92" s="3">
-        <v>191.07</v>
+        <v>1060.09</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D93" s="2" t="s">
-        <v>215</v>
+      <c r="D93" s="0" t="s">
+        <v>234</v>
       </c>
       <c r="E93" s="3">
-        <v>83.57</v>
+        <v>18.11</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>214</v>
+        <v>236</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D94" s="2" t="s">
-        <v>217</v>
+      <c r="D94" s="0" t="s">
+        <v>237</v>
       </c>
       <c r="E94" s="3">
-        <v>110.9</v>
+        <v>167.94</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D95" s="2" t="s">
-        <v>219</v>
+      <c r="D95" s="0" t="s">
+        <v>240</v>
       </c>
       <c r="E95" s="3">
-        <v>25.85</v>
+        <v>1130.69</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>221</v>
+        <v>168</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D96" s="2" t="s">
-        <v>212</v>
+      <c r="D96" s="0" t="s">
+        <v>242</v>
       </c>
       <c r="E96" s="3">
-        <v>1835.96</v>
+        <v>90.87</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D97" s="2" t="s">
-        <v>224</v>
+      <c r="D97" s="0" t="s">
+        <v>245</v>
       </c>
       <c r="E97" s="3">
-        <v>791.59</v>
+        <v>112.75</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>226</v>
+        <v>105</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D98" s="2" t="s">
-        <v>227</v>
+      <c r="D98" s="0" t="s">
+        <v>247</v>
       </c>
       <c r="E98" s="3">
-        <v>640.96</v>
+        <v>173.03</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>10</v>
-[...978 lines deleted...]
-      <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4263,81 +2953,32 @@
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
     <hyperlink ref="F97" r:id="rId97"/>
     <hyperlink ref="F98" r:id="rId98"/>
-    <hyperlink ref="F99" r:id="rId99"/>
-[...47 lines deleted...]
-    <hyperlink ref="F147" r:id="rId147"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>