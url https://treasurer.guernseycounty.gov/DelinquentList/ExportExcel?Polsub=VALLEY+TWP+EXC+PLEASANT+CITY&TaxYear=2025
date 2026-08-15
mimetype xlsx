--- v2 (2026-06-13)
+++ v3 (2026-08-15)
@@ -5,152 +5,122 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="227">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>112506</t>
   </si>
   <si>
     <t>WATSON JEREMY</t>
   </si>
   <si>
     <t>ROLLING HILLS LSD</t>
   </si>
   <si>
     <t>58983 MARIETTA RD</t>
   </si>
   <si>
     <t>View</t>
-  </si>
-[...8 lines deleted...]
-CAMBRIDGE OH 43725</t>
   </si>
   <si>
     <t>38-0000090.000</t>
   </si>
   <si>
     <t>ROYAL JENNIFER DESELM</t>
   </si>
   <si>
     <t xml:space="preserve">BUFFALO MINE RD  
 SENECAVILLE OH 43780</t>
   </si>
   <si>
     <t>38-0000116.000</t>
   </si>
   <si>
     <t>WICKHAM CLARENCE O</t>
   </si>
   <si>
     <t xml:space="preserve">HELENA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000119.003</t>
   </si>
   <si>
     <t>HAUGHT ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">10100 BANNER RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000141.000</t>
   </si>
   <si>
     <t xml:space="preserve">56876 HELENA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
-    <t>38-0000150.007</t>
-[...18 lines deleted...]
-  <si>
     <t>38-0000200.000</t>
   </si>
   <si>
     <t>HOOK HOWARD &amp; CAMP ROSE LEE</t>
   </si>
   <si>
     <t xml:space="preserve">HOOK RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000210.000</t>
   </si>
   <si>
     <t>OMAYAS ANGELA KAY &amp; TIMOTHY STEVEN TUCKOSH</t>
   </si>
   <si>
     <t xml:space="preserve">57037 NORTH STAR RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000235.001</t>
   </si>
   <si>
     <t>FULTON TRAVIS</t>
   </si>
@@ -167,60 +137,50 @@
   <si>
     <t xml:space="preserve">PLEASANT RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000358.002</t>
   </si>
   <si>
     <t>BAKER MICHAEL E &amp; AMY</t>
   </si>
   <si>
     <t xml:space="preserve">9715 ROLLER RD  
 BYESVILLE OH 43723</t>
   </si>
   <si>
     <t>38-0000359.000</t>
   </si>
   <si>
     <t>ROBERTS C D &amp; BETTY</t>
   </si>
   <si>
     <t xml:space="preserve">THIRD ST  
 DERWENT OH 43733</t>
   </si>
   <si>
-    <t>38-0000379.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0000388.000</t>
   </si>
   <si>
     <t>WALLS REUBEN &amp; RUTH N</t>
   </si>
   <si>
     <t xml:space="preserve">CLAY PIKE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000657.000</t>
   </si>
   <si>
     <t>ADDIS MARK D &amp; FLORENCE I</t>
   </si>
   <si>
     <t xml:space="preserve">10733 CLAY PIKE  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000706.000</t>
   </si>
   <si>
     <t>WOODS JOHN T &amp; GLORIA</t>
   </si>
@@ -254,60 +214,50 @@
   <si>
     <t>38-0000789.000</t>
   </si>
   <si>
     <t xml:space="preserve">56863 OAK ST  
 DERWENT OH 43733</t>
   </si>
   <si>
     <t>38-0000791.000</t>
   </si>
   <si>
     <t>WOODS JOHN &amp; GLORIA</t>
   </si>
   <si>
     <t xml:space="preserve">11059 CLAY PIKE  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0000818.000</t>
   </si>
   <si>
     <t xml:space="preserve">11055 CLAY PIKE  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
-    <t>38-0000819.000</t>
-[...8 lines deleted...]
-  <si>
     <t>38-0000894.000</t>
   </si>
   <si>
     <t>GORDON LISA &amp; JAMES C MOORE</t>
   </si>
   <si>
     <t xml:space="preserve">MINERAL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000895.000</t>
   </si>
   <si>
     <t>MOORE JAMES C &amp; GORDON LISA</t>
   </si>
   <si>
     <t xml:space="preserve">11978 MINERAL AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0000983.000</t>
   </si>
   <si>
     <t>CLODFELTER CINDY</t>
   </si>
@@ -328,90 +278,83 @@
   <si>
     <t>38-0000993.000</t>
   </si>
   <si>
     <t xml:space="preserve">11947 KENYON AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001012.000</t>
   </si>
   <si>
     <t>LASHLEY ROBIN G</t>
   </si>
   <si>
     <t xml:space="preserve">MCKINLEY AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001013.000</t>
   </si>
   <si>
     <t xml:space="preserve">56580 AMITY ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
+    <t>38-0001063.000</t>
+  </si>
+  <si>
+    <t>EIBEL TRISTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12253 SALTZBURG RD  
+BUFFALO OH 43722</t>
+  </si>
+  <si>
     <t>38-0001065.000</t>
   </si>
   <si>
     <t>ELTRINGHAM JASON</t>
   </si>
   <si>
     <t xml:space="preserve">56465 DOVER ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001078.000</t>
   </si>
   <si>
     <t>38-0001089.000</t>
   </si>
   <si>
     <t>O'KARMA LAVINNA I</t>
   </si>
   <si>
     <t xml:space="preserve">BLUET ST  
 BUFFALO OH 43722</t>
   </si>
   <si>
-    <t>38-0001097.000</t>
-[...15 lines deleted...]
-  <si>
     <t>38-0001112.000</t>
   </si>
   <si>
     <t>VARAJON CANDY J</t>
   </si>
   <si>
     <t xml:space="preserve">SALTZBURG RD  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001113.000</t>
   </si>
   <si>
     <t xml:space="preserve">12211 SALTZBURG RD  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001114.000</t>
   </si>
   <si>
     <t>38-0001139.000</t>
   </si>
   <si>
     <t>TAYLOR DAVID LEE</t>
   </si>
@@ -523,61 +466,51 @@
   </si>
   <si>
     <t>38-0001311.000</t>
   </si>
   <si>
     <t>WOOD JENNA L</t>
   </si>
   <si>
     <t xml:space="preserve">12142 MCKINLEY AVE  
 BUFFALO OH 43722</t>
   </si>
   <si>
     <t>38-0001353.000</t>
   </si>
   <si>
     <t>ALEXA MIKE ET AL</t>
   </si>
   <si>
     <t xml:space="preserve">PILCK ST  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0001369.000</t>
   </si>
   <si>
-    <t>38-0001428.000</t>
-[...9 lines deleted...]
-    <t>38-0001429.000</t>
+    <t>STATE OF OHIO - FORFEITED LAND</t>
   </si>
   <si>
     <t>38-0001503.000</t>
   </si>
   <si>
     <t>BAKER MARY</t>
   </si>
   <si>
     <t xml:space="preserve">BLUE BELL RD  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
     <t>38-0001509.000</t>
   </si>
   <si>
     <t>KOVALESKI ED</t>
   </si>
   <si>
     <t>38-0001513.000</t>
   </si>
   <si>
     <t>OMORROW JOHN</t>
   </si>
   <si>
     <t>38-0001708.000</t>
@@ -613,56 +546,50 @@
   </si>
   <si>
     <t>SMITH ELLEN J</t>
   </si>
   <si>
     <t>38-0002211.000</t>
   </si>
   <si>
     <t>SHIPLEY PATRICIA D ET AL</t>
   </si>
   <si>
     <t xml:space="preserve">54688 GARVIN SCHOOL RD  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
     <t>38-0002282.000</t>
   </si>
   <si>
     <t>BAKER MICHAEL EUGENE &amp; AMY LYNN</t>
   </si>
   <si>
     <t xml:space="preserve">ROLLER RD  
 BYESVILLE OH 43723</t>
   </si>
   <si>
-    <t>38-0002619.004</t>
-[...4 lines deleted...]
-  <si>
     <t>38-0002681.000</t>
   </si>
   <si>
     <t>BAKER MICHAEL &amp; AMY</t>
   </si>
   <si>
     <t xml:space="preserve">9425 ROLLER RD  
 BYESVILLE OH 43723</t>
   </si>
   <si>
     <t>38-0002682.000</t>
   </si>
   <si>
     <t xml:space="preserve">56860 HELENA RD  
 PLEASANT CITY OH 43772</t>
   </si>
   <si>
     <t>38-0002824.000</t>
   </si>
   <si>
     <t>381561</t>
   </si>
   <si>
     <t>TOUVELL CAROL &amp; IRA F</t>
   </si>
@@ -802,50 +729,53 @@
     <t>381906</t>
   </si>
   <si>
     <t>BRINK WILLIAM &amp; ANDREA</t>
   </si>
   <si>
     <t>11979 MCKINLEY AVE</t>
   </si>
   <si>
     <t>381911</t>
   </si>
   <si>
     <t>10196 FISHEL ST</t>
   </si>
   <si>
     <t>381920</t>
   </si>
   <si>
     <t>WEST BILLIE</t>
   </si>
   <si>
     <t>56922 A ELM ST RD</t>
   </si>
   <si>
     <t>381934</t>
+  </si>
+  <si>
+    <t>TIPTON HENRY J</t>
   </si>
   <si>
     <t>12210 SUNDAY ST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -861,2040 +791,1860 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F98" headerRowCount="1">
-  <autoFilter ref="A1:F98"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F89" headerRowCount="1">
+  <autoFilter ref="A1:F89"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47861&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=37982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=38597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=47861&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F98"/>
+  <dimension ref="A1:F89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="47.8250732421875" customWidth="1"/>
     <col min="3" max="3" width="18.0231876373291" customWidth="1"/>
     <col min="4" max="4" width="21.920042037963867" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>65.34</v>
+        <v>68.39</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>189.66</v>
+        <v>1089.46</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>1040.89</v>
+        <v>106.72</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>141.96</v>
+        <v>977.52</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>933.94</v>
+        <v>200.97</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>232.01</v>
+        <v>1667.6</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>4.82</v>
+        <v>47.5</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>158.14</v>
+        <v>863.91</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>1593.25</v>
+        <v>1379.74</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>45.38</v>
+        <v>687.4</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>825.39</v>
+        <v>1038.78</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>1318.23</v>
+        <v>287.39</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>656.75</v>
+        <v>769.49</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>992.46</v>
+        <v>138.12</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>574.34</v>
+        <v>558.92</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>274.57</v>
+        <v>33.87</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E18" s="3">
-        <v>1285.18</v>
+        <v>29.06</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E19" s="3">
-        <v>131.96</v>
+        <v>726.88</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E20" s="3">
-        <v>534</v>
+        <v>215.23</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E21" s="3">
-        <v>32.36</v>
+        <v>587.22</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>27.76</v>
+        <v>14.69</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>694.47</v>
+        <v>909.13</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>205.64</v>
+        <v>75.58</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E25" s="3">
-        <v>561.04</v>
+        <v>76.51</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E26" s="3">
-        <v>6264.18</v>
+        <v>538.78</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E27" s="3">
-        <v>14.04</v>
+        <v>204</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E28" s="3">
-        <v>868.6</v>
+        <v>139.18</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E29" s="3">
-        <v>72.21</v>
+        <v>148.84</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E30" s="3">
-        <v>73.1</v>
+        <v>34.57</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E31" s="3">
-        <v>514.76</v>
+        <v>342.32</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="E32" s="3">
-        <v>194.91</v>
+        <v>7416.95</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E33" s="3">
-        <v>132.97</v>
+        <v>3818.83</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E34" s="3">
-        <v>142.21</v>
+        <v>5</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E35" s="3">
-        <v>327.06</v>
+        <v>41.89</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="E36" s="3">
-        <v>7086.26</v>
+        <v>4.66</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E37" s="3">
-        <v>3648.58</v>
+        <v>65.76</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E38" s="3">
-        <v>424.41</v>
+        <v>4664.14</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>113.96</v>
+        <v>267.76</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E40" s="3">
-        <v>4.78</v>
+        <v>88.13</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>40.02</v>
+        <v>97.5</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E42" s="3">
-        <v>4.45</v>
+        <v>75.91</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E43" s="3">
-        <v>62.83</v>
+        <v>75.91</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E44" s="3">
-        <v>4456.18</v>
+        <v>96.68</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="E45" s="3">
-        <v>255.82</v>
+        <v>138.74</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E46" s="3">
-        <v>84.2</v>
+        <v>138.11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="E47" s="3">
-        <v>93.15</v>
+        <v>108.11</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
       <c r="E48" s="3">
-        <v>72.53</v>
+        <v>108.11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="3">
-        <v>72.53</v>
+        <v>451.03</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="E50" s="3">
-        <v>92.37</v>
+        <v>130.92</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="E51" s="3">
-        <v>132.55</v>
+        <v>914.46</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>138</v>
+        <v>79</v>
       </c>
       <c r="E52" s="3">
-        <v>131.95</v>
+        <v>328.19</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="E53" s="3">
-        <v>103.29</v>
+        <v>521.15</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="E54" s="3">
-        <v>103.29</v>
+        <v>199.98</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="E55" s="3">
-        <v>430.92</v>
+        <v>1921.63</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>94</v>
+        <v>142</v>
       </c>
       <c r="E56" s="3">
-        <v>125.08</v>
+        <v>3328.52</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E57" s="3">
-        <v>873.69</v>
+        <v>924.81</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>94</v>
+        <v>142</v>
       </c>
       <c r="E58" s="3">
-        <v>313.56</v>
+        <v>3227.85</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E59" s="3">
-        <v>497.92</v>
+        <v>310.38</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E60" s="3">
-        <v>191.07</v>
+        <v>344.69</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>76</v>
+        <v>151</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E61" s="3">
-        <v>1835.96</v>
+        <v>154.16</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E62" s="3">
-        <v>640.96</v>
+        <v>167.75</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E63" s="3">
-        <v>71.7</v>
+        <v>154.16</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="E64" s="3">
-        <v>3180.11</v>
+        <v>1416.06</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E65" s="3">
-        <v>883.58</v>
+        <v>436.08</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E66" s="3">
-        <v>3083.94</v>
+        <v>207.68</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="E67" s="3">
-        <v>296.55</v>
+        <v>467.35</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E68" s="3">
-        <v>329.32</v>
+        <v>147.63</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>172</v>
+        <v>16</v>
       </c>
       <c r="E69" s="3">
-        <v>147.28</v>
+        <v>43.31</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E70" s="3">
-        <v>160.27</v>
+        <v>208.91</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>147.28</v>
+        <v>9396.25</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D72" s="2" t="s">
-        <v>172</v>
+      <c r="D72" s="0" t="s">
+        <v>178</v>
       </c>
       <c r="E72" s="3">
-        <v>1352.94</v>
+        <v>1760.5</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>179</v>
+        <v>78</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E73" s="3">
-        <v>416.64</v>
+        <v>109.77</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E74" s="3">
-        <v>198.42</v>
+        <v>2614.17</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="2" t="s">
-        <v>172</v>
+      <c r="D75" s="0" t="s">
+        <v>186</v>
       </c>
       <c r="E75" s="3">
-        <v>0.22</v>
+        <v>3360.21</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D76" s="2" t="s">
-        <v>188</v>
+      <c r="D76" s="0" t="s">
+        <v>189</v>
       </c>
       <c r="E76" s="3">
-        <v>446.52</v>
+        <v>93</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D77" s="2" t="s">
-        <v>190</v>
+      <c r="D77" s="0" t="s">
+        <v>192</v>
       </c>
       <c r="E77" s="3">
-        <v>181.05</v>
+        <v>1413.99</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>18</v>
+        <v>194</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D78" s="2" t="s">
-        <v>19</v>
+      <c r="D78" s="0" t="s">
+        <v>195</v>
       </c>
       <c r="E78" s="3">
-        <v>81.38</v>
+        <v>3630.63</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E79" s="3">
-        <v>199.59</v>
+        <v>6949.16</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>196</v>
+        <v>18</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E80" s="3">
-        <v>8977.31</v>
+        <v>22.08</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E81" s="3">
-        <v>1682.01</v>
+        <v>224.98</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>93</v>
+        <v>205</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E82" s="3">
-        <v>104.88</v>
+        <v>3841.43</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E83" s="3">
-        <v>2497.61</v>
+        <v>1109.56</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E84" s="3">
-        <v>3210.39</v>
+        <v>18.96</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E85" s="3">
-        <v>88.86</v>
+        <v>175.78</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E86" s="3">
-        <v>1400.94</v>
+        <v>1183.44</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>216</v>
+        <v>148</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E87" s="3">
-        <v>3468.76</v>
+        <v>95.11</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E88" s="3">
-        <v>6639.33</v>
+        <v>118.01</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>21</v>
+        <v>225</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E89" s="3">
-        <v>21.09</v>
+        <v>181.1</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>10</v>
-[...178 lines deleted...]
-      <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2944,41 +2694,32 @@
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
-    <hyperlink ref="F90" r:id="rId90"/>
-[...7 lines deleted...]
-    <hyperlink ref="F98" r:id="rId98"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>