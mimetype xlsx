--- v3 (2026-08-15)
+++ v4 (2026-10-02)
@@ -340,51 +340,51 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>420.86</v>
+        <v>320.86</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>1287.79</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -680,51 +680,51 @@
       </c>
       <c r="D18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
         <v>2362.82</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>19179.62</v>
+        <v>19079.62</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
         <v>5700.33</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>