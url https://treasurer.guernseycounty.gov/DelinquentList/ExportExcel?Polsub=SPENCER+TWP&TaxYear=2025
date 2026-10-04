--- v3 (2026-08-15)
+++ v4 (2026-10-04)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>36-0000025.001</t>
   </si>
   <si>
     <t>GERDAU ROBERT &amp; BONNIE</t>
   </si>
   <si>
@@ -243,60 +243,50 @@
   <si>
     <t>37-0000011.000</t>
   </si>
   <si>
     <t>CALVERT JAMES B</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>37-0000049.000</t>
   </si>
   <si>
     <t>ROSSITER ROBERT II &amp; COURTNEY</t>
   </si>
   <si>
     <t xml:space="preserve">420 N PLACE ST  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
     <t>37-0000058.000</t>
   </si>
   <si>
     <t xml:space="preserve">635 N CAMBRIDGE ST  
-CUMBERLAND OH 43732</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">358 N CAMBRIDGE ST  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
     <t>37-0000114.000</t>
   </si>
   <si>
     <t>DURITSKY DIANA M</t>
   </si>
   <si>
     <t xml:space="preserve">425 CARL ST  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
     <t>37-0000233.000</t>
   </si>
   <si>
     <t>CHAFFIN KEVIN J &amp; MARY A LEONAR</t>
   </si>
   <si>
     <t xml:space="preserve">505 E MAIN ST  
 CUMBERLAND OH 43732</t>
   </si>
   <si>
     <t>37-0000243.000</t>
   </si>
@@ -380,118 +370,118 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F33" headerRowCount="1">
-  <autoFilter ref="A1:F33"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F32" headerRowCount="1">
+  <autoFilter ref="A1:F32"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46914&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=34967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=45396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=35962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=44807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=36246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.guernseycounty.gov/Account/Index?Property_ID=46914&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="38.790382385253906" customWidth="1"/>
     <col min="3" max="3" width="18.0231876373291" customWidth="1"/>
     <col min="4" max="4" width="25.04039192199707" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>420.86</v>
+        <v>320.86</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>1287.79</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -787,51 +777,51 @@
       </c>
       <c r="D18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
         <v>2362.82</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>19179.62</v>
+        <v>19079.62</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
         <v>5700.33</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -907,232 +897,211 @@
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="3">
         <v>2013.84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="3">
-        <v>460.94</v>
+        <v>2.51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="3">
-        <v>2.51</v>
+        <v>1350.24</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="3">
-        <v>1350.24</v>
+        <v>1756.56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>1756.56</v>
+        <v>317.43</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="D29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>317.43</v>
+        <v>93</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>93</v>
+        <v>299.77</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
-        <v>94</v>
+      <c r="D31" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="E31" s="3">
-        <v>299.77</v>
+        <v>10.95</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>10.95</v>
+        <v>111.75</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
-    <hyperlink ref="F33" r:id="rId33"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>