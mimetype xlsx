--- v3 (2026-08-15)
+++ v4 (2026-10-02)
@@ -700,51 +700,51 @@
       </c>
       <c r="D17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="3">
         <v>126.66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="3">
-        <v>983.64</v>
+        <v>883.64</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="3">
         <v>1.28</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>