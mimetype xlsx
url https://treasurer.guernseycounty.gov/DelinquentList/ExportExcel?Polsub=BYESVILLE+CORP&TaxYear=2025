--- v3 (2026-08-15)
+++ v4 (2026-10-02)
@@ -480,51 +480,51 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>25381.4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>915.87</v>
+        <v>115.87</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
         <v>611.19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>